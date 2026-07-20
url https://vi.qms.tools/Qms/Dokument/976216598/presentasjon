--- v0 (2026-07-19)
+++ v1 (2026-07-20)
@@ -1,119 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc19f8f8ef61645c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R4c31d6bcff9f4fe4" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd96695d67adf4367"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd33edce1b84646ea"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb411476ef4aa4097"/>
-[...4 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R905680c049db4bae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rab693e01be154ee9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Re686cd929d7d4140"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rfd9c300c26c94093"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Red4fd7e1d877487a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R84e562bfb2c14c4c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rabc7ca6a726b4895"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd96695d67adf4367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb411476ef4aa4097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R97c6e9df2dec489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R59351b1c76984e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R57eb42cee6394515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4bc893673ed54549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R905680c049db4bae" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0529d964d6e24b9c" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd33edce1b84646ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rab693e01be154ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re686cd929d7d4140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rfd9c300c26c94093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Red4fd7e1d877487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R84e562bfb2c14c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rabc7ca6a726b4895" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcf97a353b9794b4e" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Red5b1eaf77754235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rb2f00e6c6d054d95" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Raec162a0dac647ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R526204c45d8e4a33" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Red5b1eaf77754235"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Raec162a0dac647ac"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -206,66 +206,66 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re07a801bf0a4445c" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R93ce4e7f0fc34426" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re43b620379434168" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7e65ed634a0c492e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfc3dd329841c4f13" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4628dd854afa4cbb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rce64d0fc01754cff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5caa7be20b414dc1" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>