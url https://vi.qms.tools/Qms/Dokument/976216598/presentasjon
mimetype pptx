--- v1 (2026-07-20)
+++ v2 (2026-07-20)
@@ -1,119 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R4c31d6bcff9f4fe4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re0db09af81294f29" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd33edce1b84646ea"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1c83e5f73769492b"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rab693e01be154ee9"/>
-[...4 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rabc7ca6a726b4895"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R660d44643aa744f9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R745572a6170643c5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R67a1d0524eb14169"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rd55ee42fd4ba4ec4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rd38ffb78aef04d0f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rc5637bd18e9046c4"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd33edce1b84646ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rab693e01be154ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re686cd929d7d4140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rfd9c300c26c94093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Red4fd7e1d877487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R84e562bfb2c14c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rabc7ca6a726b4895" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcf97a353b9794b4e" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1c83e5f73769492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R660d44643aa744f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R745572a6170643c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R67a1d0524eb14169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd55ee42fd4ba4ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd38ffb78aef04d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc5637bd18e9046c4" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf23900f4f21d4c7f" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Raec162a0dac647ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R526204c45d8e4a33" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Reda8d59c00334697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R30393e9faa3b4cc6" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Raec162a0dac647ac"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Reda8d59c00334697"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -206,66 +206,66 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re43b620379434168" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5caa7be20b414dc1" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re35d965a5dc643a3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R65af79956cd949cd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re3d925997d634ace" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rad70d359a5554bc3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdddfd47dd8d24fdc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4f1b1fd730e648b7" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>