--- v2 (2026-07-20)
+++ v3 (2026-09-13)
@@ -1,119 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re0db09af81294f29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R2dd3eafb7e904b36" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1c83e5f73769492b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re818faddc8494c3b"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R660d44643aa744f9"/>
-[...4 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rc5637bd18e9046c4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc63bd75ea23b491a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R269f217e631b43e8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R70341391312448df"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rd38639867b7649f4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R1f7477bcdb184c6d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R58baa3c116f34826"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rf01ec71e01ee4df4"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1c83e5f73769492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R660d44643aa744f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R745572a6170643c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R67a1d0524eb14169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd55ee42fd4ba4ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd38ffb78aef04d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc5637bd18e9046c4" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf23900f4f21d4c7f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re818faddc8494c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc63bd75ea23b491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R269f217e631b43e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R70341391312448df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd38639867b7649f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1f7477bcdb184c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R58baa3c116f34826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf01ec71e01ee4df4" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2dc88cc7bade4560" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Reda8d59c00334697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R30393e9faa3b4cc6" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0873df58caf2486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rc3d136e273074525" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Reda8d59c00334697"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0873df58caf2486b"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -206,66 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re35d965a5dc643a3" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4f1b1fd730e648b7" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8a0132666cea43dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6d77119d21474043" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R28606a3e803242fd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R00219d1410744891" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbf7c972d30dd498e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re1b389a3bcb04ace" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4b82afb84009474d" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
@@ -1303,51 +1308,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="520000"/>
             <a:ext cx="10820400" cy="900000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="l">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="3600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Kontakt</a:t>
+              <a:t>Eierskap</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="strek"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="1500000"/>
             <a:ext cx="1800000" cy="60000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:srgbClr val="21A366"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
@@ -1368,182 +1373,454 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="1850000"/>
             <a:ext cx="10820400" cy="4400000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="l">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21A366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Ta gjerne kontakt</a:t>
-[...107 lines deleted...]
-              <a:t>Org.nr 976 216 598</a:t>
+              <a:t>Største aksjonærer</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>TYSNES KOMMUNE  –  67,1 %</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>ALSAKER FJORDBRUK AS  –  6,7 %</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>KALI AS  –  6,7 %</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>TYSNES SKOGEIGARLAG  –  6,7 %</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>ØKLAND GUNNAR  –  5,4 %</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>BESSESEN KNUT ARNE  –  1,3 %</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="bunn"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="6450000"/>
             <a:ext cx="10820400" cy="300000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="l">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="1000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="5A6B7B"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>TYSNES INDUSTRI AS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sld>
 </file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:off x="0" y="0"/>
+          <a:ext cx="12192000" cy="6858000"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="12192000" cy="6858000"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="tittel"/>
+          <p:cNvSpPr>
+            <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:off x="685800" y="520000"/>
+            <a:ext cx="10820400" cy="900000"/>
+          </a:xfrm>
+          <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
+          <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1E3A5F"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kontakt</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="strek"/>
+          <p:cNvSpPr>
+            <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:off x="685800" y="1500000"/>
+            <a:ext cx="1800000" cy="60000"/>
+          </a:xfrm>
+          <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:srgbClr val="21A366"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
+          <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:endParaRPr lang="nb-NO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="innhold"/>
+          <p:cNvSpPr>
+            <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:off x="685800" y="1850000"/>
+            <a:ext cx="10820400" cy="4400000"/>
+          </a:xfrm>
+          <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
+          <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="21A366"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Ta gjerne kontakt</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Hollekjevegen 153</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>5685 Uggdal</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Tlf. 53 43 16 60</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>postmaster@tias.no</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>www.tias.no</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Org.nr 976 216 598</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="bunn"/>
+          <p:cNvSpPr>
+            <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:off x="685800" y="6450000"/>
+            <a:ext cx="10820400" cy="300000"/>
+          </a:xfrm>
+          <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
+          <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr algn="l">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="1000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="5A6B7B"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>TYSNES INDUSTRI AS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+  </p:clrMapOvr>
+</p:sld>
+</file>