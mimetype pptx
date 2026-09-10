--- v0 (2026-07-06)
+++ v1 (2026-09-10)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R77ed43ae660d4608" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rbbcf924232c748ef" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R74e0eb1964fb4c47"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ree2d0119813341c3"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R156bfc99e96e4316"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rc3207377d50f449e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R508ef785367a464c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R8f1531bfab99403d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rc6df3bf7231541ae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R6fb394e9d49c4143"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rc3efa42a3a4b4601"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra2fe874654964ec6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rc7fb8c8014da43f7"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R74e0eb1964fb4c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R156bfc99e96e4316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6bdc644961394860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9d79af94f71949c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc8e5d58cf5cb4761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4d19d98ef638436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R75f13fbb8ab94cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc3207377d50f449e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6680adac78c74b41" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ree2d0119813341c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R508ef785367a464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8f1531bfab99403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc6df3bf7231541ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6fb394e9d49c4143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc3efa42a3a4b4601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra2fe874654964ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc7fb8c8014da43f7" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R964e0c18edbf4694" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0a0f433bb6ac4566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R16ab01c80f6c415d" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R85a83bef297c4c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R60477661a0e84f2c" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0a0f433bb6ac4566"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R85a83bef297c4c33"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0b5ccae046154086" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5d97f9cfc13e4b2d" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R45154395caae4331" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R60212ab54ba04494" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9f66e6d2ba5d4e7f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf72074f037ba4540" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0e3928b9c68c4444" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd2c2265b8c444934" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb9e37350cc7b4aa6" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
@@ -1373,51 +1373,51 @@
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21A366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Største aksjonærer</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>UNNELAND TOR GRINDE  –  100,0 %</a:t>
+              <a:t>TOR GRINDE UNNELAND  –  100,0 %</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="bunn"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="6450000"/>
             <a:ext cx="10820400" cy="300000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>